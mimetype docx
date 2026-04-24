--- v0 (2025-12-19)
+++ v1 (2026-04-24)
@@ -1280,51 +1280,51 @@
         <w:t>Mehrzweckgebäude</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5857D9F8" w14:textId="77777777" w:rsidR="002113C7" w:rsidRDefault="002113C7" w:rsidP="00106A89">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="002113C7" w:rsidSect="002B1739">
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1843" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B2E1B24" w14:textId="26E5479C" w:rsidR="00A023EA" w:rsidRPr="00AD2920" w:rsidRDefault="007E7EC1" w:rsidP="00820471">
+    <w:p w14:paraId="0B2E1B24" w14:textId="26E5479C" w:rsidR="00A023EA" w:rsidRPr="00AD2920" w:rsidRDefault="008376D5" w:rsidP="00820471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="89064158"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1340,51 +1340,51 @@
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00DD4DAF" w:rsidRPr="00AD2920">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A023EA" w:rsidRPr="00AD2920">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Turnhalle</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B41305C" w14:textId="778FC0BF" w:rsidR="00A023EA" w:rsidRPr="00AD2920" w:rsidRDefault="007E7EC1" w:rsidP="00820471">
+    <w:p w14:paraId="0B41305C" w14:textId="778FC0BF" w:rsidR="00A023EA" w:rsidRPr="00AD2920" w:rsidRDefault="008376D5" w:rsidP="00820471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1477729375"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1400,51 +1400,51 @@
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002A3AB6" w:rsidRPr="00AD2920">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A023EA" w:rsidRPr="00AD2920">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Bühne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0F38B6" w14:textId="77EA8BC9" w:rsidR="00A023EA" w:rsidRPr="00AD2920" w:rsidRDefault="007E7EC1" w:rsidP="00820471">
+    <w:p w14:paraId="4C0F38B6" w14:textId="77EA8BC9" w:rsidR="00A023EA" w:rsidRPr="00AD2920" w:rsidRDefault="008376D5" w:rsidP="00820471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1994986888"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1460,51 +1460,51 @@
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002A3AB6" w:rsidRPr="00AD2920">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A023EA" w:rsidRPr="00AD2920">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Saal mit Bestuhlung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D09735" w14:textId="69C55C65" w:rsidR="00A023EA" w:rsidRPr="00AD2920" w:rsidRDefault="007E7EC1" w:rsidP="00820471">
+    <w:p w14:paraId="01D09735" w14:textId="69C55C65" w:rsidR="00A023EA" w:rsidRPr="00AD2920" w:rsidRDefault="008376D5" w:rsidP="00820471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="214937597"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1520,51 +1520,51 @@
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="002A3AB6" w:rsidRPr="00AD2920">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A023EA" w:rsidRPr="00AD2920">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Office MZH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24481239" w14:textId="738C2ACE" w:rsidR="00C92AC2" w:rsidRPr="00C92AC2" w:rsidRDefault="007E7EC1" w:rsidP="00820471">
+    <w:p w14:paraId="24481239" w14:textId="738C2ACE" w:rsidR="00C92AC2" w:rsidRPr="00C92AC2" w:rsidRDefault="008376D5" w:rsidP="00820471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="372510171"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1580,51 +1580,51 @@
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0000578C" w:rsidRPr="00AD2920">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C92AC2" w:rsidRPr="00C92AC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Sportplatz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEFEB3F" w14:textId="0487C35C" w:rsidR="00C92AC2" w:rsidRPr="00C92AC2" w:rsidRDefault="007E7EC1" w:rsidP="00820471">
+    <w:p w14:paraId="7BEFEB3F" w14:textId="0487C35C" w:rsidR="00C92AC2" w:rsidRPr="00C92AC2" w:rsidRDefault="008376D5" w:rsidP="00820471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="125831481"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1640,51 +1640,51 @@
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0000578C" w:rsidRPr="00AD2920">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C92AC2" w:rsidRPr="00C92AC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Roter Platz</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E20C839" w14:textId="6E664D86" w:rsidR="00C92AC2" w:rsidRPr="00C92AC2" w:rsidRDefault="007E7EC1" w:rsidP="00820471">
+    <w:p w14:paraId="3E20C839" w14:textId="6E664D86" w:rsidR="00C92AC2" w:rsidRPr="00C92AC2" w:rsidRDefault="008376D5" w:rsidP="00820471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1454357719"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1700,51 +1700,51 @@
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0000578C" w:rsidRPr="00AD2920">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C92AC2" w:rsidRPr="00C92AC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Beachfeld 1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAE01C3" w14:textId="5E96B8AA" w:rsidR="00C92AC2" w:rsidRPr="00C92AC2" w:rsidRDefault="007E7EC1" w:rsidP="00820471">
+    <w:p w14:paraId="0AAE01C3" w14:textId="5E96B8AA" w:rsidR="00C92AC2" w:rsidRPr="00C92AC2" w:rsidRDefault="008376D5" w:rsidP="00820471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="171229315"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1760,51 +1760,51 @@
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0000578C" w:rsidRPr="00AD2920">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C92AC2" w:rsidRPr="00C92AC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Beachfeld 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50863B27" w14:textId="1737A366" w:rsidR="00C92AC2" w:rsidRPr="00C92AC2" w:rsidRDefault="007E7EC1" w:rsidP="00820471">
+    <w:p w14:paraId="50863B27" w14:textId="1737A366" w:rsidR="00C92AC2" w:rsidRPr="00C92AC2" w:rsidRDefault="008376D5" w:rsidP="00820471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-201707797"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1820,51 +1820,51 @@
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0000578C" w:rsidRPr="00AD2920">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C92AC2" w:rsidRPr="00C92AC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Jugendraum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4898328A" w14:textId="6E8D339D" w:rsidR="00C92AC2" w:rsidRPr="00C92AC2" w:rsidRDefault="007E7EC1" w:rsidP="00820471">
+    <w:p w14:paraId="4898328A" w14:textId="6E8D339D" w:rsidR="00C92AC2" w:rsidRPr="00C92AC2" w:rsidRDefault="008376D5" w:rsidP="00820471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="356396843"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1880,51 +1880,51 @@
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0000578C" w:rsidRPr="00AD2920">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C92AC2" w:rsidRPr="00C92AC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Militärküche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D7BD24" w14:textId="137B97D0" w:rsidR="00C92AC2" w:rsidRPr="00C92AC2" w:rsidRDefault="007E7EC1" w:rsidP="00820471">
+    <w:p w14:paraId="11D7BD24" w14:textId="137B97D0" w:rsidR="00C92AC2" w:rsidRPr="00C92AC2" w:rsidRDefault="008376D5" w:rsidP="00820471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-179891503"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1940,51 +1940,51 @@
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0000578C" w:rsidRPr="00AD2920">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C92AC2" w:rsidRPr="00C92AC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Pausenplatz SBW</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63EB62F9" w14:textId="046F080B" w:rsidR="00C816A2" w:rsidRPr="00AD2920" w:rsidRDefault="007E7EC1" w:rsidP="00820471">
+    <w:p w14:paraId="63EB62F9" w14:textId="6365434C" w:rsidR="00C816A2" w:rsidRPr="00AD2920" w:rsidRDefault="008376D5" w:rsidP="00820471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1706134794"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -1999,50 +1999,59 @@
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0000578C" w:rsidRPr="00AD2920">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C92AC2" w:rsidRPr="00C92AC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Pausenhalle SB</w:t>
       </w:r>
+      <w:r w:rsidR="00463322">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3D51E72B" w14:textId="77777777" w:rsidR="002113C7" w:rsidRDefault="002113C7" w:rsidP="00820471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:sectPr w:rsidR="002113C7" w:rsidSect="002113C7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1843" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:num="3" w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="236380D8" w14:textId="187F3A47" w:rsidR="000A7A06" w:rsidRPr="00AD2920" w:rsidRDefault="000A7A06" w:rsidP="00DC0E6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
@@ -2062,51 +2071,51 @@
         </w:rPr>
         <w:t>Primarschule</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CA92183" w14:textId="77777777" w:rsidR="00167EC2" w:rsidRDefault="00167EC2" w:rsidP="00DC0E6A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="00167EC2" w:rsidSect="002B1739">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1843" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DC3819B" w14:textId="4FFBED7F" w:rsidR="00820A55" w:rsidRPr="00820A55" w:rsidRDefault="007E7EC1" w:rsidP="00820471">
+    <w:p w14:paraId="1DC3819B" w14:textId="4FFBED7F" w:rsidR="00820A55" w:rsidRPr="00820A55" w:rsidRDefault="008376D5" w:rsidP="00820471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-853807571"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -2122,51 +2131,51 @@
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004F47E6" w:rsidRPr="00167EC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00820A55" w:rsidRPr="00820A55">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Aula (keine privaten Anlässe)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704FCB15" w14:textId="6B8A113A" w:rsidR="00820A55" w:rsidRPr="00820A55" w:rsidRDefault="007E7EC1" w:rsidP="00820471">
+    <w:p w14:paraId="704FCB15" w14:textId="6B8A113A" w:rsidR="00820A55" w:rsidRPr="00820A55" w:rsidRDefault="008376D5" w:rsidP="00820471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1707707296"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -2182,51 +2191,51 @@
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004F47E6" w:rsidRPr="00167EC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00820A55" w:rsidRPr="00820A55">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Office PS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402ED22D" w14:textId="0BED8C6B" w:rsidR="00820A55" w:rsidRPr="00820A55" w:rsidRDefault="007E7EC1" w:rsidP="00820471">
+    <w:p w14:paraId="402ED22D" w14:textId="0BED8C6B" w:rsidR="00820A55" w:rsidRPr="00820A55" w:rsidRDefault="008376D5" w:rsidP="00820471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1791859172"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -2242,51 +2251,51 @@
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004F47E6" w:rsidRPr="00167EC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00820A55" w:rsidRPr="00820A55">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Pausenplatz PS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F41D167" w14:textId="37E1AFC2" w:rsidR="00820A55" w:rsidRPr="00820A55" w:rsidRDefault="007E7EC1" w:rsidP="00820471">
+    <w:p w14:paraId="5F41D167" w14:textId="37E1AFC2" w:rsidR="00820A55" w:rsidRPr="00820A55" w:rsidRDefault="008376D5" w:rsidP="00820471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-663931215"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -2302,51 +2311,51 @@
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004F47E6" w:rsidRPr="00167EC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00820A55" w:rsidRPr="00820A55">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Musikzimmer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0B3A13" w14:textId="140AFA74" w:rsidR="00820A55" w:rsidRPr="00820A55" w:rsidRDefault="007E7EC1" w:rsidP="00820471">
+    <w:p w14:paraId="7B0B3A13" w14:textId="140AFA74" w:rsidR="00820A55" w:rsidRPr="00820A55" w:rsidRDefault="008376D5" w:rsidP="00820471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="2106458565"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -2362,51 +2371,51 @@
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004F47E6" w:rsidRPr="00167EC2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00820A55" w:rsidRPr="00820A55">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Werkraum PS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B81D47" w14:textId="77777777" w:rsidR="00CA505E" w:rsidRDefault="007E7EC1" w:rsidP="00CA505E">
+    <w:p w14:paraId="78B81D47" w14:textId="77777777" w:rsidR="00CA505E" w:rsidRDefault="008376D5" w:rsidP="00CA505E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1840836215"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -2537,102 +2546,102 @@
         </w:rPr>
         <w:t>Pfaffengut</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="018513BA" w14:textId="77777777" w:rsidR="00DC0E6A" w:rsidRDefault="00DC0E6A" w:rsidP="00106A89">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="00DC0E6A" w:rsidSect="00CA505E">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1843" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11FC23D2" w14:textId="703827D5" w:rsidR="00173CDE" w:rsidRPr="004A5B79" w:rsidRDefault="007E7EC1" w:rsidP="00106A89">
+    <w:p w14:paraId="11FC23D2" w14:textId="703827D5" w:rsidR="00173CDE" w:rsidRPr="004A5B79" w:rsidRDefault="008376D5" w:rsidP="00106A89">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="585119876"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00E214FD" w:rsidRPr="00106A89">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:noProof/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="004A5B79" w:rsidRPr="004A5B79">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Schulküche</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3577EC5D" w14:textId="3CF9500F" w:rsidR="00BF0F07" w:rsidRDefault="007E7EC1" w:rsidP="00820471">
+    <w:p w14:paraId="3577EC5D" w14:textId="3CF9500F" w:rsidR="00BF0F07" w:rsidRDefault="008376D5" w:rsidP="00820471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1214160963"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -2711,51 +2720,51 @@
         </w:rPr>
         <w:t>Feuerwehrdepot</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AA781AC" w14:textId="77777777" w:rsidR="00025FC0" w:rsidRDefault="00025FC0" w:rsidP="00025FC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:sectPr w:rsidR="00025FC0" w:rsidSect="002B1739">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1843" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C37B40D" w14:textId="64E13D36" w:rsidR="00025FC0" w:rsidRPr="00025FC0" w:rsidRDefault="007E7EC1" w:rsidP="00025FC0">
+    <w:p w14:paraId="5C37B40D" w14:textId="64E13D36" w:rsidR="00025FC0" w:rsidRPr="00025FC0" w:rsidRDefault="008376D5" w:rsidP="00025FC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="1707904551"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -2771,51 +2780,51 @@
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00025FC0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00025FC0" w:rsidRPr="00025FC0">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Mehrzweckraum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6003508E" w14:textId="41A4E348" w:rsidR="00025FC0" w:rsidRPr="00025FC0" w:rsidRDefault="007E7EC1" w:rsidP="00025FC0">
+    <w:p w14:paraId="6003508E" w14:textId="41A4E348" w:rsidR="00025FC0" w:rsidRPr="00025FC0" w:rsidRDefault="008376D5" w:rsidP="00025FC0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1843"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="-1568957917"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
@@ -3013,61 +3022,61 @@
         </w:rPr>
         <w:t xml:space="preserve"> __________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD2920">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Unterschrift ____________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E8661C" w:rsidRPr="00AD2920" w:rsidSect="002B1739">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1843" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58AF0D56" w14:textId="77777777" w:rsidR="00C53370" w:rsidRDefault="00C53370" w:rsidP="00E8661C">
+    <w:p w14:paraId="78E6C741" w14:textId="77777777" w:rsidR="008376D5" w:rsidRDefault="008376D5" w:rsidP="00E8661C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55CCBD73" w14:textId="77777777" w:rsidR="00C53370" w:rsidRDefault="00C53370" w:rsidP="00E8661C">
+    <w:p w14:paraId="1AB97EBE" w14:textId="77777777" w:rsidR="008376D5" w:rsidRDefault="008376D5" w:rsidP="00E8661C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3079,61 +3088,61 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A171B61" w14:textId="77777777" w:rsidR="00C53370" w:rsidRDefault="00C53370" w:rsidP="00E8661C">
+    <w:p w14:paraId="0FEBAB11" w14:textId="77777777" w:rsidR="008376D5" w:rsidRDefault="008376D5" w:rsidP="00E8661C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DA81CFF" w14:textId="77777777" w:rsidR="00C53370" w:rsidRDefault="00C53370" w:rsidP="00E8661C">
+    <w:p w14:paraId="488DD918" w14:textId="77777777" w:rsidR="008376D5" w:rsidRDefault="008376D5" w:rsidP="00E8661C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2D1F8BCD" w14:textId="45FD4C31" w:rsidR="00E8661C" w:rsidRPr="00AD2920" w:rsidRDefault="00E8661C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AD2920">
@@ -3203,169 +3212,171 @@
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="002B1739" w:rsidRPr="00AD2920">
       <w:rPr>
         <w:rFonts w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="34"/>
         <w:szCs w:val="32"/>
       </w:rPr>
       <w:t>Reservationsgesuch</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="160"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B4F09"/>
     <w:rsid w:val="0000578C"/>
     <w:rsid w:val="00025FC0"/>
     <w:rsid w:val="000A7A06"/>
     <w:rsid w:val="000D232C"/>
     <w:rsid w:val="00106A89"/>
     <w:rsid w:val="00167EC2"/>
     <w:rsid w:val="00173CDE"/>
     <w:rsid w:val="002113C7"/>
     <w:rsid w:val="00237B6D"/>
     <w:rsid w:val="0024747D"/>
     <w:rsid w:val="002554C4"/>
     <w:rsid w:val="0027527C"/>
     <w:rsid w:val="002A3AB6"/>
     <w:rsid w:val="002B1739"/>
     <w:rsid w:val="002D1C4B"/>
     <w:rsid w:val="002E3446"/>
     <w:rsid w:val="00342F0E"/>
     <w:rsid w:val="00366EB5"/>
     <w:rsid w:val="003D333B"/>
     <w:rsid w:val="003F15A3"/>
     <w:rsid w:val="00400222"/>
     <w:rsid w:val="00426722"/>
     <w:rsid w:val="004343C4"/>
+    <w:rsid w:val="00463322"/>
     <w:rsid w:val="00486EC7"/>
     <w:rsid w:val="004A5B79"/>
     <w:rsid w:val="004B4F09"/>
     <w:rsid w:val="004D3E6E"/>
     <w:rsid w:val="004D4890"/>
     <w:rsid w:val="004F47E6"/>
     <w:rsid w:val="00506C88"/>
     <w:rsid w:val="00530077"/>
     <w:rsid w:val="005C56BD"/>
     <w:rsid w:val="005C5CCE"/>
     <w:rsid w:val="006A49AF"/>
     <w:rsid w:val="00742F68"/>
     <w:rsid w:val="00745C5A"/>
     <w:rsid w:val="00747F89"/>
     <w:rsid w:val="007E131B"/>
     <w:rsid w:val="007E7EC1"/>
     <w:rsid w:val="008120EE"/>
     <w:rsid w:val="00820471"/>
     <w:rsid w:val="00820A55"/>
+    <w:rsid w:val="008376D5"/>
     <w:rsid w:val="00A0217A"/>
     <w:rsid w:val="00A023EA"/>
     <w:rsid w:val="00A356E1"/>
     <w:rsid w:val="00A87AA4"/>
     <w:rsid w:val="00A9305B"/>
     <w:rsid w:val="00AD2920"/>
     <w:rsid w:val="00BB0BC7"/>
     <w:rsid w:val="00BF0F07"/>
     <w:rsid w:val="00C43EC6"/>
     <w:rsid w:val="00C53370"/>
     <w:rsid w:val="00C816A2"/>
     <w:rsid w:val="00C92AC2"/>
     <w:rsid w:val="00C95BC4"/>
     <w:rsid w:val="00CA505E"/>
     <w:rsid w:val="00D57BEA"/>
     <w:rsid w:val="00D73C5C"/>
     <w:rsid w:val="00D866E1"/>
     <w:rsid w:val="00DC0E6A"/>
     <w:rsid w:val="00DD4DAF"/>
     <w:rsid w:val="00E1302A"/>
     <w:rsid w:val="00E214FD"/>
     <w:rsid w:val="00E8661C"/>
     <w:rsid w:val="00EF356E"/>
     <w:rsid w:val="00F17167"/>
     <w:rsid w:val="00F37C85"/>
     <w:rsid w:val="00F74C91"/>
     <w:rsid w:val="00F93E74"/>
     <w:rsid w:val="00FD5CAA"/>
     <w:rsid w:val="00FD7282"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6E817381"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5AE94700-327D-4E8E-9DF5-1C78A1C7504F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -4768,50 +4779,51 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D3232A"/>
     <w:rsid w:val="00111C90"/>
     <w:rsid w:val="0024747D"/>
     <w:rsid w:val="0027527C"/>
+    <w:rsid w:val="003F07BC"/>
     <w:rsid w:val="008E1723"/>
     <w:rsid w:val="00D3232A"/>
     <w:rsid w:val="00E93EA8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
@@ -6086,71 +6098,71 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ceae190b-94ee-4c1a-957d-d8dcd208fea9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="225bef45-4667-48df-9361-5221226ee13c">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x0101002EAE1A8A33556043BA5DE39B52B13234" ma:contentTypeVersion="18" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="284fa6c1f0af401c3bdc02e8f7fc2f66">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ceae190b-94ee-4c1a-957d-d8dcd208fea9" xmlns:ns3="225bef45-4667-48df-9361-5221226ee13c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="04113a6a9cb93ff80b59d69223c53238" ns2:_="" ns3:_="">
     <xsd:import namespace="ceae190b-94ee-4c1a-957d-d8dcd208fea9"/>
     <xsd:import namespace="225bef45-4667-48df-9361-5221226ee13c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
@@ -6365,125 +6377,125 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F1FB7DF-34DA-46C6-AA8B-AB07F1B3A2C7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADADA0AA-5380-4E7A-97E6-1E21485ADDE8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ceae190b-94ee-4c1a-957d-d8dcd208fea9"/>
+    <ds:schemaRef ds:uri="225bef45-4667-48df-9361-5221226ee13c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98AA8ABF-50AB-41D0-8FD4-7A2F01179C47}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADADA0AA-5380-4E7A-97E6-1E21485ADDE8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F1FB7DF-34DA-46C6-AA8B-AB07F1B3A2C7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="225bef45-4667-48df-9361-5221226ee13c"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61B24F1F-DD10-457D-99D9-731AAB8E5CBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ceae190b-94ee-4c1a-957d-d8dcd208fea9"/>
     <ds:schemaRef ds:uri="225bef45-4667-48df-9361-5221226ee13c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Reservation</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>155</Words>
-  <Characters>977</Characters>
+  <Characters>978</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1130</CharactersWithSpaces>
+  <CharactersWithSpaces>1131</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Armin Koller</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002EAE1A8A33556043BA5DE39B52B13234</vt:lpwstr>
   </property>